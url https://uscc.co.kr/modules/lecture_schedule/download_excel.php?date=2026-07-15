--- v0 (2026-06-23)
+++ v1 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>2026-07-15 강좌스케쥴</t>
   </si>
   <si>
     <t>강의실</t>
   </si>
   <si>
     <t>강좌명</t>
   </si>
   <si>
     <t>시간</t>
   </si>
   <si>
     <t>강사명</t>
   </si>
   <si>
     <t>2F 피아노실</t>
   </si>
   <si>
     <t>아침의 피아노(수 11:00)</t>
   </si>
   <si>
     <t>11:00~12:00</t>
   </si>
   <si>
@@ -98,57 +98,60 @@
   <si>
     <t>다이아토닉 하모니카</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>웨이트 바레(Barre) 수 10시</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>안규은</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
+    <t>조가현</t>
+  </si>
+  <si>
+    <t>임산부 필라테스 (11/5~11/28)</t>
+  </si>
+  <si>
+    <t>12:00~12:50</t>
+  </si>
+  <si>
     <t>김가희</t>
-  </si>
-[...4 lines deleted...]
-    <t>12:00~12:50</t>
   </si>
   <si>
     <t>임산부 필라테스 (7/3~7/31)</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 19:00</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>신나는 노래교실(수13:40)(B조)</t>
   </si>
   <si>
     <t>13:40~15:00</t>
   </si>
   <si>
     <t>조명재</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>기초 재봉&amp;우리옷 만들기</t>
   </si>
@@ -686,177 +689,177 @@
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>14</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>