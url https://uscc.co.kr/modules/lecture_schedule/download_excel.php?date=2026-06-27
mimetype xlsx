--- v0 (2026-06-22)
+++ v1 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>2026-06-27 강좌스케쥴</t>
   </si>
   <si>
     <t>강의실</t>
   </si>
   <si>
     <t>강좌명</t>
   </si>
   <si>
     <t>시간</t>
   </si>
   <si>
     <t>강사명</t>
   </si>
   <si>
     <t>2F 문화실</t>
   </si>
   <si>
     <t>창의로봇과학교실(토 11:00)</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
@@ -122,51 +122,51 @@
   <si>
     <t>김민정</t>
   </si>
   <si>
     <t>초등 맞춤 통합교과 마인드맵(초등1-2)</t>
   </si>
   <si>
     <t>10:55~11:55</t>
   </si>
   <si>
     <t>한자반(초급 8-6급)</t>
   </si>
   <si>
     <t>김지완</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베 (21-22년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
-    <t>창의수학가베 (21년생-초등저)</t>
+    <t>창의수학가베 (20년생-초등저)</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기 (20년생-초등) 토10:00</t>
   </si>
   <si>
     <t>강경아</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기 (20년생-초등) 토11:00</t>
   </si>
   <si>
     <t>리틀 발레리나 (21년생-초3)</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>강지윤</t>
   </si>
   <si>
     <t>3F 미술실</t>
   </si>
@@ -198,62 +198,50 @@
     <t>초등수채화(초등4 이상)</t>
   </si>
   <si>
     <t>14:10~15:10</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>드럼마스터 (초등1 이상) (토10:00)</t>
   </si>
   <si>
     <t>윤지환</t>
   </si>
   <si>
     <t>드럼마스터 (초등1 이상) (토11:00)</t>
   </si>
   <si>
     <t>드럼마스터 (초등1 이상) (토12:00)</t>
   </si>
   <si>
     <t>바이올린 첫걸음 (20년생-초등)</t>
   </si>
   <si>
     <t>성다움</t>
-  </si>
-[...10 lines deleted...]
-    <t>유다윤</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>구연동화 (21-22년생)</t>
   </si>
   <si>
     <t>이경은</t>
   </si>
   <si>
     <t>구연동화 (20-21년생)</t>
   </si>
   <si>
     <t>생각통통 말하기(초등1)토 12:00</t>
   </si>
   <si>
     <t>생각통통 말하기(초등2)토 13:00</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>주산&amp;암산 수학 (21년생-초등) 토</t>
   </si>
@@ -619,51 +607,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D38"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
@@ -997,208 +985,194 @@
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>60</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>62</v>
       </c>
       <c r="B27" t="s">
         <v>63</v>
       </c>
       <c r="C27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C28" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" t="s">
         <v>66</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B30" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B31" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D31" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>68</v>
+      </c>
+      <c r="B33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C33" t="s">
+        <v>22</v>
+      </c>
+      <c r="D33" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B34" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C34" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B35" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" t="s">
+        <v>20</v>
+      </c>
+      <c r="D35" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>79</v>
+      </c>
+      <c r="B36" t="s">
         <v>80</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B37" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C37" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>85</v>
-[...13 lines deleted...]
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>