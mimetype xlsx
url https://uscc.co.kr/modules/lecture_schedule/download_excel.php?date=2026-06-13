--- v0 (2026-06-22)
+++ v1 (2026-09-28)
@@ -122,51 +122,51 @@
   <si>
     <t>김민정</t>
   </si>
   <si>
     <t>초등 맞춤 통합교과 마인드맵(초등1-2)</t>
   </si>
   <si>
     <t>10:55~11:55</t>
   </si>
   <si>
     <t>한자반(초급 8-6급)</t>
   </si>
   <si>
     <t>김지완</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베 (21-22년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
-    <t>창의수학가베 (21년생-초등저)</t>
+    <t>창의수학가베 (20년생-초등저)</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기 (20년생-초등) 토10:00</t>
   </si>
   <si>
     <t>강경아</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기 (20년생-초등) 토11:00</t>
   </si>
   <si>
     <t>리틀 발레리나 (21년생-초3)</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>강지윤</t>
   </si>
   <si>
     <t>3F 미술실</t>
   </si>