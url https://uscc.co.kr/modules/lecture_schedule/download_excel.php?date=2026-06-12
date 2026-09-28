--- v0 (2026-06-22)
+++ v1 (2026-09-28)
@@ -56,60 +56,60 @@
   <si>
     <t>포크아트</t>
   </si>
   <si>
     <t>10:00~11:50</t>
   </si>
   <si>
     <t>임미진</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
     <t>베베프렌즈 (5-10개월)</t>
   </si>
   <si>
     <t>11:00~11:40</t>
   </si>
   <si>
     <t>김이슬</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
+    <t>임산부 필라테스 (6/5~7/1)</t>
+  </si>
+  <si>
+    <t>12:00~12:50</t>
+  </si>
+  <si>
+    <t>김가희</t>
+  </si>
+  <si>
     <t>임산부 필라테스 (11/5~11/28)</t>
-  </si>
-[...7 lines deleted...]
-    <t>임산부 필라테스 (6/5~7/1)</t>
   </si>
   <si>
     <t>3F 미술실</t>
   </si>
   <si>
     <t>전통민화</t>
   </si>
   <si>
     <t>10:00~12:00</t>
   </si>
   <si>
     <t>강명희</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>성악 클래스(금 11:30)(B조)</t>
   </si>
   <si>
     <t>11:30~12:30</t>
   </si>
   <si>
     <t>최예솔</t>
   </si>