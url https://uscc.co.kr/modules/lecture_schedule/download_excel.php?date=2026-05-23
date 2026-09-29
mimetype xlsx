--- v0 (2026-06-23)
+++ v1 (2026-09-29)
@@ -98,51 +98,51 @@
   <si>
     <t>토요 어린이피아노교실(토 12:00)</t>
   </si>
   <si>
     <t>토요 어린이피아노교실(토 13:00)</t>
   </si>
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>한자반(초급 8-6급)</t>
   </si>
   <si>
     <t>김지완</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베 (21-22년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
-    <t>창의수학가베 (21년생-초등저)</t>
+    <t>창의수학가베 (20년생-초등저)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
     <t>(baby) 으라차차 키즈팡팡 20-29개월 (5/9~5/30) 4주</t>
   </si>
   <si>
     <t>10:20~11:00</t>
   </si>
   <si>
     <t>스마일</t>
   </si>
   <si>
     <t>(baby) 으라차차 키즈팡팡 20-29개월 (4/4~5/23) 8주</t>
   </si>
   <si>
     <t>(baby) 으라차차 키즈팡팡 13-19개월 (4/4~5/23) 8주</t>
   </si>
   <si>
     <t>11:10~11:50</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>