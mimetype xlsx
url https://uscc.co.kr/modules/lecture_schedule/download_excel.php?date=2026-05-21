--- v0 (2026-06-23)
+++ v1 (2026-09-29)
@@ -74,63 +74,63 @@
   <si>
     <t>근골격계예방 스트레칭 및 근력강화운동 체험실습</t>
   </si>
   <si>
     <t>09:00~09:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(목 10:00)</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>최정은</t>
   </si>
   <si>
     <t>(Adult) SNPE 바른 자세 척추 운동 5/21</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
+    <t>트윈클 영어 발레 (24-48개월) 목</t>
+  </si>
+  <si>
+    <t>16:20~17:00</t>
+  </si>
+  <si>
+    <t>이소빈</t>
+  </si>
+  <si>
     <t>(baby) 트윈클 영어 발레 24-48개월 (4/2~5/21) 8주</t>
   </si>
   <si>
-    <t>16:20~17:00</t>
-[...8 lines deleted...]
-    <t>트윈클 영어 발레 (20-22년생)</t>
+    <t>트윈클 영어 발레 (20-22년생) 목</t>
   </si>
   <si>
     <t>17:10~17:50</t>
   </si>
   <si>
     <t>웰빙뷰티 다이어트요가(목 18:00)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>임주향</t>
   </si>
   <si>
     <t>매트 필라테스 (목) 19시</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>구은진</t>
   </si>
   <si>
     <t>3F 미술실</t>
   </si>