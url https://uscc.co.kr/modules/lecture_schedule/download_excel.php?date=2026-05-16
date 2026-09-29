--- v0 (2026-06-23)
+++ v1 (2026-09-29)
@@ -107,68 +107,68 @@
   <si>
     <t>초등 맞춤 통합교과 마인드맵(초등1-2)</t>
   </si>
   <si>
     <t>10:55~11:55</t>
   </si>
   <si>
     <t>김민정</t>
   </si>
   <si>
     <t>한자반(초급 8-6급)</t>
   </si>
   <si>
     <t>김지완</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베 (21-22년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
-    <t>창의수학가베 (21년생-초등저)</t>
+    <t>창의수학가베 (20년생-초등저)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>(baby) 으라차차 키즈팡팡 20-29개월 (4/4~5/23) 8주</t>
+  </si>
+  <si>
+    <t>10:20~11:00</t>
+  </si>
+  <si>
+    <t>스마일</t>
+  </si>
+  <si>
     <t>(baby) 으라차차 키즈팡팡 20-29개월 (5/9~5/30) 4주</t>
   </si>
   <si>
-    <t>10:20~11:00</t>
-[...7 lines deleted...]
-  <si>
     <t>(baby) 으라차차 키즈팡팡 13-19개월 (4/4~5/23) 8주</t>
   </si>
   <si>
     <t>11:10~11:50</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기 (20년생-초등) 토10:00</t>
   </si>
   <si>
     <t>강경아</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기 (20년생-초등) 토11:00</t>
   </si>
   <si>
     <t>리틀 발레리나 (21년생-초3)</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>강지윤</t>
@@ -233,57 +233,57 @@
   <si>
     <t>주산&amp;암산 수학 (21년생-초등) 토</t>
   </si>
   <si>
     <t>차정숙</t>
   </si>
   <si>
     <t>창의종이접기 (21년생-초1)</t>
   </si>
   <si>
     <t>김효정</t>
   </si>
   <si>
     <t>창의종이접기(초등)</t>
   </si>
   <si>
     <t>집중력 키움 바둑(초등)</t>
   </si>
   <si>
     <t>김나진</t>
   </si>
   <si>
     <t>B2F 스피닝장</t>
   </si>
   <si>
+    <t>(Adult) 스피닝 5/16 10시</t>
+  </si>
+  <si>
+    <t>아미(AMI)</t>
+  </si>
+  <si>
     <t>스피닝 중급 (토) 10시</t>
-  </si>
-[...4 lines deleted...]
-    <t>(Adult) 스피닝 5/16 10시</t>
   </si>
   <si>
     <t>(키즈) 키즈 스피닝  5/16 11시</t>
   </si>
   <si>
     <t>키즈 스피닝(초등)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
     </font>
   </fonts>
   <fills count="2">