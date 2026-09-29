--- v0 (2026-06-24)
+++ v1 (2026-09-29)
@@ -71,63 +71,63 @@
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
     <t>유리드믹스 (6-12개월)</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>이나리</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(목 10:00)</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>최정은</t>
   </si>
   <si>
+    <t>트윈클 영어 발레 (24-48개월) 목</t>
+  </si>
+  <si>
+    <t>16:20~17:00</t>
+  </si>
+  <si>
+    <t>이소빈</t>
+  </si>
+  <si>
     <t>(baby) 트윈클 영어 발레 24-48개월 (4/2~5/21) 8주</t>
   </si>
   <si>
-    <t>16:20~17:00</t>
-[...8 lines deleted...]
-    <t>트윈클 영어 발레 (20-22년생)</t>
+    <t>트윈클 영어 발레 (20-22년생) 목</t>
   </si>
   <si>
     <t>17:10~17:50</t>
   </si>
   <si>
     <t>(키즈) 트윈클 영어 발레 (20-22년생) 5/14</t>
   </si>
   <si>
     <t>웰빙뷰티 다이어트요가(목 18:00)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>임주향</t>
   </si>
   <si>
     <t>매트 필라테스 (목) 19시</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>구은진</t>
   </si>