--- v0 (2026-06-24)
+++ v1 (2026-09-29)
@@ -107,66 +107,66 @@
   <si>
     <t>초등 맞춤 통합교과 마인드맵(초등1-2)</t>
   </si>
   <si>
     <t>10:55~11:55</t>
   </si>
   <si>
     <t>김민정</t>
   </si>
   <si>
     <t>한자반(초급 8-6급)</t>
   </si>
   <si>
     <t>김지완</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베 (21-22년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
-    <t>창의수학가베 (21년생-초등저)</t>
+    <t>창의수학가베 (20년생-초등저)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>(baby) 으라차차 키즈팡팡 20-29개월 (5/9~5/30) 4주</t>
+  </si>
+  <si>
+    <t>10:20~11:00</t>
+  </si>
+  <si>
+    <t>스마일</t>
+  </si>
+  <si>
     <t>(baby) 으라차차 키즈팡팡 20-29개월 (4/4~5/23) 8주</t>
-  </si>
-[...7 lines deleted...]
-    <t>(baby) 으라차차 키즈팡팡 20-29개월 (5/9~5/30) 4주</t>
   </si>
   <si>
     <t>(baby) 으라차차 키즈팡팡 13-19개월 (4/4~5/23) 8주</t>
   </si>
   <si>
     <t>11:10~11:50</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기 (20년생-초등) 토10:00</t>
   </si>
   <si>
     <t>강경아</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기 (20년생-초등) 토11:00</t>
   </si>
   <si>
     <t>리틀 발레리나 (21년생-초3)</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>