--- v0 (2026-05-06)
+++ v1 (2026-10-24)
@@ -80,62 +80,62 @@
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>쉽게 따라하는 원어민 일본어회화</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>야마다요우꼬</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>도자기</t>
   </si>
   <si>
     <t>10:00~11:50</t>
   </si>
   <si>
     <t>김영숙</t>
   </si>
   <si>
+    <t>힐링악기하모니카(독주B조 14:00)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>힐링악기 하모니카 (기초 B조 14시)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>힐링악기하모니카(기초A조 16:00)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>힐링악기하모니카(독주A조 17:00)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
     <t>임산부 필라테스(12/4~1/3)</t>
@@ -152,51 +152,51 @@
   <si>
     <t>신나는 노래교실(수13:40)(B조)</t>
   </si>
   <si>
     <t>13:40~15:00</t>
   </si>
   <si>
     <t>조명재</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>우리옷 만들기(생활한복)(수)</t>
   </si>
   <si>
     <t>10:00~16:00</t>
   </si>
   <si>
     <t>김인숙</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
-    <t>말문이 트이는 영어회화(초.중급)</t>
+    <t>말문이 트이는 영어회화(초·중급)</t>
   </si>
   <si>
     <t>김수진(영어)</t>
   </si>
   <si>
     <t>왕왕왕 초보 영어회화(왕초보)</t>
   </si>
   <si>
     <t>B1F 에어로빅실</t>
   </si>
   <si>
     <t>줌바댄스 다이어트(수 19:00)</t>
   </si>
   <si>
     <t>김예원</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
     <t>당구클럽(B조)(수,금)</t>
   </si>
   <si>
     <t>12:30~14:30</t>
   </si>