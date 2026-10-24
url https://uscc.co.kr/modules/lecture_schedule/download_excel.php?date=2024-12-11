--- v0 (2026-05-07)
+++ v1 (2026-10-24)
@@ -152,51 +152,51 @@
   <si>
     <t>신나는 노래교실(수13:40)(B조)</t>
   </si>
   <si>
     <t>13:40~15:00</t>
   </si>
   <si>
     <t>조명재</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>우리옷 만들기(생활한복)(수)</t>
   </si>
   <si>
     <t>10:00~16:00</t>
   </si>
   <si>
     <t>김인숙</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
-    <t>말문이 트이는 영어회화(초.중급)</t>
+    <t>말문이 트이는 영어회화(초·중급)</t>
   </si>
   <si>
     <t>김수진(영어)</t>
   </si>
   <si>
     <t>왕왕왕 초보 영어회화(왕초보)</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>연말정산 완전해부12/11</t>
   </si>
   <si>
     <t>김진욱</t>
   </si>
   <si>
     <t>B1F 에어로빅실</t>
   </si>
   <si>
     <t>줌바댄스 다이어트(수 19:00)</t>
   </si>
   <si>
     <t>김예원</t>
   </si>