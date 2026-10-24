--- v0 (2026-05-07)
+++ v1 (2026-10-24)
@@ -188,69 +188,69 @@
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>토탈패션</t>
   </si>
   <si>
     <t>10:00~14:00</t>
   </si>
   <si>
     <t>김달선</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(10-15개월)</t>
   </si>
   <si>
     <t>12:10~12:50</t>
   </si>
   <si>
     <t>박미애</t>
   </si>
   <si>
+    <t>베이비 소꿉놀이 배꼽친구(6-10개월)11/5~11/26</t>
+  </si>
+  <si>
+    <t>13:00~13:40</t>
+  </si>
+  <si>
     <t>베이비 소꿉놀이 배꼽친구(6-10개월)</t>
   </si>
   <si>
-    <t>13:00~13:40</t>
-[...2 lines deleted...]
-    <t>베이비 소꿉놀이 배꼽친구(6-10개월)11/5~11/26</t>
+    <t>베이비 소꿉놀이 배꼽친구(4-6개월)11/5~11/26</t>
+  </si>
+  <si>
+    <t>13:50~14:30</t>
+  </si>
+  <si>
+    <t>베이비 소꿉놀이 배꼽친구(4-6개월)</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(4-6개월)10/8~11/26</t>
-  </si>
-[...7 lines deleted...]
-    <t>베이비 소꿉놀이 배꼽친구(4-6개월)</t>
   </si>
   <si>
     <t>3F 조리실</t>
   </si>
   <si>
     <t>달콤 촉촉 베이킹(11/12~11/28)A조</t>
   </si>
   <si>
     <t>18:30~20:30</t>
   </si>
   <si>
     <t>김혜정</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>주산활용수학교육사</t>
   </si>
   <si>
     <t>11:00~12:00</t>
   </si>
   <si>
     <t>허영숙</t>
   </si>
@@ -986,79 +986,79 @@
         <v>59</v>
       </c>
       <c r="D24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25" t="s">
         <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="D25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27" t="s">
         <v>61</v>
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
       <c r="D27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29" t="s">
         <v>63</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>54</v>