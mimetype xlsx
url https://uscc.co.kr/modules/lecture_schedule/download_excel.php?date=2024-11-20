--- v0 (2026-05-07)
+++ v1 (2026-10-24)
@@ -107,114 +107,114 @@
   <si>
     <t>14:00~14:50</t>
   </si>
   <si>
     <t>지윤구</t>
   </si>
   <si>
     <t>힐링악기 하모니카 (기초 B조 14시)</t>
   </si>
   <si>
     <t>힐링악기하모니카(기초A조 16:00)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>힐링악기하모니카(독주A조 17:00)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>아기별 오감플레이(5-12개월)</t>
+  </si>
+  <si>
+    <t>11:50~12:30</t>
+  </si>
+  <si>
+    <t>유슬기</t>
+  </si>
+  <si>
     <t>아기별 오감(5-12개월)11/6~11/27(4주)</t>
   </si>
   <si>
-    <t>11:50~12:30</t>
-[...4 lines deleted...]
-  <si>
     <t>아기별 오감(5-12개월)10/2~11/27(8주)</t>
   </si>
   <si>
-    <t>아기별 오감플레이(5-12개월)</t>
-[...1 lines deleted...]
-  <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
     <t>임산부 필라테스(11/6~11/29)</t>
   </si>
   <si>
     <t>12:00~12:50</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 19:00</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>신나는 노래교실(수13:40)(B조)</t>
   </si>
   <si>
     <t>13:40~15:00</t>
   </si>
   <si>
     <t>조명재</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>우리옷 만들기(생활한복)(수)</t>
   </si>
   <si>
     <t>10:00~16:00</t>
   </si>
   <si>
     <t>김인숙</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
-    <t>말문이 트이는 영어회화(초.중급)</t>
+    <t>말문이 트이는 영어회화(초·중급)</t>
   </si>
   <si>
     <t>김수진(영어)</t>
   </si>
   <si>
     <t>왕왕왕 초보 영어회화(왕초보)</t>
   </si>
   <si>
     <t>노후준비 자산관리 꿀팁 11/20</t>
   </si>
   <si>
     <t>김진욱</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>B1F 에어로빅실</t>
   </si>
   <si>
     <t>줌바댄스 다이어트(수 19:00)</t>
   </si>
   <si>
     <t>김예원</t>
   </si>