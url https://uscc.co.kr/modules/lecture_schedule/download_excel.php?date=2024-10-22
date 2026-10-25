--- v0 (2026-05-07)
+++ v1 (2026-10-25)
@@ -74,62 +74,62 @@
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 17:00)</t>
   </si>
   <si>
     <t>17:00~18:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 18:00)</t>
   </si>
   <si>
     <t>18:00~19:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 19:00)</t>
   </si>
   <si>
     <t>19:00~20:00</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>기타 (초급B조 화 14시)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>기타(중급)(화 14:00)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>다이아토닉 하모니카</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(화 10:00)</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>최정은</t>
@@ -194,57 +194,57 @@
   <si>
     <t>10:00~14:00</t>
   </si>
   <si>
     <t>김달선</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(10-15개월)</t>
   </si>
   <si>
     <t>12:10~12:50</t>
   </si>
   <si>
     <t>박미애</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(6-10개월)</t>
   </si>
   <si>
     <t>13:00~13:40</t>
   </si>
   <si>
+    <t>베이비 소꿉놀이 배꼽친구(4-6개월)10/8~11/26</t>
+  </si>
+  <si>
+    <t>13:50~14:30</t>
+  </si>
+  <si>
     <t>베이비 소꿉놀이 배꼽친구(4-6개월)</t>
-  </si>
-[...4 lines deleted...]
-    <t>베이비 소꿉놀이 배꼽친구(4-6개월)10/8~11/26</t>
   </si>
   <si>
     <t>3F 조리실</t>
   </si>
   <si>
     <t>달콤 촉촉 베이킹(10/8~10/29)18:30</t>
   </si>
   <si>
     <t>18:30~20:30</t>
   </si>
   <si>
     <t>김혜정</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>주산활용수학교육사</t>
   </si>
   <si>
     <t>11:00~12:00</t>
   </si>
   <si>
     <t>허영숙</t>
   </si>