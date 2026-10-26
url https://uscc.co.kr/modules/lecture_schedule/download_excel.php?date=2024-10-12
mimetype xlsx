--- v0 (2026-05-07)
+++ v1 (2026-10-26)
@@ -209,57 +209,57 @@
   <si>
     <t>바이올린첫걸음 (18년생-성인)</t>
   </si>
   <si>
     <t>김유진(바이올린)</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
     <t>배꼽아트(베이비소꿉놀이아트)24-36개월</t>
   </si>
   <si>
     <t>11:20~12:00</t>
   </si>
   <si>
     <t>박미애</t>
   </si>
   <si>
     <t>배꼽아트(베이비소꿉놀이아트)36-48개월</t>
   </si>
   <si>
     <t>12:10~12:50</t>
   </si>
   <si>
+    <t>배꼽아트(배꼽친구미술놀이)18-20년생</t>
+  </si>
+  <si>
+    <t>13:00~13:40</t>
+  </si>
+  <si>
     <t>오감 자연물  배꼽아트(18-20년생)혼자 10/5~11/9</t>
-  </si>
-[...4 lines deleted...]
-    <t>배꼽아트(배꼽친구미술놀이)18-20년생</t>
   </si>
   <si>
     <t>3F 조리실</t>
   </si>
   <si>
     <t>꼬마건축교실(18년생-초등)</t>
   </si>
   <si>
     <t>김정희</t>
   </si>
   <si>
     <t>꼬마건축교실(초등)</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>구연동화(19-20년생) 토</t>
   </si>
   <si>
     <t>이경은</t>
   </si>
   <si>
     <t>구연동화(18-19년생) 토</t>
   </si>