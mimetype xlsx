--- v0 (2026-05-06)
+++ v1 (2026-10-28)
@@ -74,62 +74,62 @@
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 17:00)</t>
   </si>
   <si>
     <t>17:00~18:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 18:00)</t>
   </si>
   <si>
     <t>18:00~19:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 19:00)</t>
   </si>
   <si>
     <t>19:00~20:00</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>기타(중급)(화 14:00)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>기타 (초급B조 화 14시)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>다이아토닉 하모니카</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(화 10:00)</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>최정은</t>
@@ -248,60 +248,60 @@
   <si>
     <t>여행 일본어(기초 계속)</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>재미있는 논어(한자)</t>
   </si>
   <si>
     <t>10:00~11:00</t>
   </si>
   <si>
     <t>장명숙</t>
   </si>
   <si>
     <t>재미있는 생활 한자</t>
   </si>
   <si>
     <t>11:10~12:10</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
+    <t>당구클럽(B조)(화,목)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
+  </si>
+  <si>
     <t>당구클럽(A조)(화,목)</t>
-  </si>
-[...7 lines deleted...]
-    <t>당구클럽(B조)(화,목)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>